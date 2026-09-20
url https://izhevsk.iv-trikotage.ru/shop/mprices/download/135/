--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -14,59 +14,59 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-27 04:17:35</t>
+    <t>Актуальность прайса на: 2026-09-20 19:46:48</t>
   </si>
   <si>
     <t>Женская одежда</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
@@ -143,50 +143,98 @@
     <t>Туника Т 356 (хаки) 50</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53833</t>
   </si>
   <si>
     <t>Туника Т 356 (хаки) 52</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834</t>
   </si>
   <si>
     <t>Туника Т 356 (хаки) 54</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835</t>
   </si>
   <si>
     <t>Туника Т 356 (хаки) 56</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53836</t>
   </si>
   <si>
     <t>Т 380</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 42</t>
+  </si>
+  <si>
+    <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 44</t>
+  </si>
+  <si>
+    <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49081</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 46</t>
+  </si>
+  <si>
+    <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49082</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 48</t>
+  </si>
+  <si>
+    <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49083</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 50</t>
+  </si>
+  <si>
+    <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49084</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 52</t>
+  </si>
+  <si>
+    <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49085</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 54</t>
+  </si>
+  <si>
+    <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49086</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 56</t>
+  </si>
+  <si>
+    <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=59633</t>
   </si>
   <si>
     <t>Туника Т 380 (хаки) 42</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/</t>
   </si>
   <si>
     <t>Туника Т 380 (хаки) 44</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088</t>
   </si>
   <si>
     <t>Туника Т 380 (хаки) 46</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49089</t>
   </si>
   <si>
     <t>Туника Т 380 (хаки) 48</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49090</t>
   </si>
@@ -479,51 +527,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23220f46531c3f680634a069a02b951b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b358d469726a9033388e1f429d66c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b760de7564d9678af81b1a5a1a6e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b515887784567b9ac0a2ec12bdb87ca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cfe696f627f3a1aabaef19c5c7545.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee013381d009167ea3a5354bc84314d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23220f46531c3f680634a069a02b951b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b358d469726a9033388e1f429d66c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd82d5d26b15786601ccaf9a830ad.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b760de7564d9678af81b1a5a1a6e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b515887784567b9ac0a2ec12bdb87ca.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cfe696f627f3a1aabaef19c5c7545.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee013381d009167ea3a5354bc84314d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_55121" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -568,173 +616,210 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_49087" descr=""/>
+        <xdr:cNvPr id="3" name="product_49080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_52507" descr=""/>
+        <xdr:cNvPr id="4" name="product_49087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_59607" descr=""/>
+        <xdr:cNvPr id="5" name="product_52507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_51652" descr=""/>
+        <xdr:cNvPr id="6" name="product_59607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="product_51652" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -995,59 +1080,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55122" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55124" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55125" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55126" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55127" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53831" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53832" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53833" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53836" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49089" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49090" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49091" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49092" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49093" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52509" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52510" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52511" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52512" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52513" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59610" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59612" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51653" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51654" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51655" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51656" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55122" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55124" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55125" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55126" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55127" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53831" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53832" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53833" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53836" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49081" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49082" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49083" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49084" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49085" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=49086" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/?sku=59633" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49089" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49090" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49091" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49092" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49093" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52509" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52510" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52511" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52512" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52513" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59610" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59612" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51653" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51654" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51655" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51656" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izhevsk.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G55"/>
+  <dimension ref="A1:G63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -1389,70 +1474,70 @@
       <c r="E23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F23" s="7">
         <v>0</v>
       </c>
       <c r="G23" s="13">
         <v>570.0</v>
       </c>
     </row>
     <row r="24" spans="1:7" outlineLevel="2">
       <c r="A24" s="16">
         <v>8</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G24" s="13">
         <v>490.0</v>
       </c>
     </row>
     <row r="25" spans="1:7" outlineLevel="2">
       <c r="A25" s="16">
         <v>9</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="10"/>
       <c r="D25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G25" s="13">
         <v>490.0</v>
       </c>
     </row>
     <row r="26" spans="1:7" outlineLevel="2">
       <c r="A26" s="16">
         <v>10</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="10"/>
       <c r="D26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="7">
         <v>0</v>
       </c>
       <c r="G26" s="13">
         <v>490.0</v>
       </c>
     </row>
     <row r="27" spans="1:7" outlineLevel="2">
@@ -1495,602 +1580,766 @@
     </row>
     <row r="29" spans="1:7" outlineLevel="2">
       <c r="A29" s="16">
         <v>13</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="10"/>
       <c r="D29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="7">
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <v>490.0</v>
       </c>
     </row>
     <row r="30" spans="1:7" outlineLevel="2">
       <c r="A30" s="16">
         <v>14</v>
       </c>
       <c r="B30" s="7"/>
-      <c r="C30" s="8"/>
+      <c r="C30" s="10"/>
       <c r="D30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="7">
         <v>0</v>
       </c>
       <c r="G30" s="13">
         <v>490.0</v>
       </c>
     </row>
     <row r="31" spans="1:7" outlineLevel="2">
       <c r="A31" s="16">
         <v>15</v>
       </c>
       <c r="B31" s="7"/>
-      <c r="C31" s="10" t="s">
+      <c r="C31" s="8"/>
+      <c r="D31" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="E31" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="E31" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G31" s="13">
-        <v>725.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="32" spans="1:7" outlineLevel="2">
       <c r="A32" s="16">
         <v>16</v>
       </c>
       <c r="B32" s="7"/>
-      <c r="C32" s="10"/>
+      <c r="C32" s="10" t="s">
+        <v>42</v>
+      </c>
       <c r="D32" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E32" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="7">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G32" s="13">
-        <v>725.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="33" spans="1:7" outlineLevel="2">
       <c r="A33" s="16">
         <v>17</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="10"/>
       <c r="D33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E33" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E33" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G33" s="13">
-        <v>725.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="34" spans="1:7" outlineLevel="2">
       <c r="A34" s="16">
         <v>18</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="10"/>
       <c r="D34" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="E34" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="7">
         <v>0</v>
       </c>
       <c r="G34" s="13">
-        <v>725.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="35" spans="1:7" outlineLevel="2">
       <c r="A35" s="16">
         <v>19</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="10"/>
       <c r="D35" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="E35" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="7">
         <v>0</v>
       </c>
       <c r="G35" s="13">
-        <v>725.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="36" spans="1:7" outlineLevel="2">
       <c r="A36" s="16">
         <v>20</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="10"/>
       <c r="D36" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E36" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="E36" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="7">
         <v>0</v>
       </c>
       <c r="G36" s="13">
-        <v>725.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="37" spans="1:7" outlineLevel="2">
       <c r="A37" s="16">
         <v>21</v>
       </c>
       <c r="B37" s="7"/>
-      <c r="C37" s="8"/>
+      <c r="C37" s="10"/>
       <c r="D37" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E37" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="E37" s="9" t="s">
+      <c r="F37" s="7">
+        <v>0</v>
+      </c>
+      <c r="G37" s="13">
+        <v>490.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" outlineLevel="2">
+      <c r="A38" s="16">
+        <v>22</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="F37" s="7">
-[...2 lines deleted...]
-      <c r="G37" s="13">
+      <c r="E38" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F38" s="7">
+        <v>0</v>
+      </c>
+      <c r="G38" s="13">
+        <v>490.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" outlineLevel="2">
+      <c r="A39" s="16">
+        <v>23</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="F39" s="7">
+        <v>1</v>
+      </c>
+      <c r="G39" s="13">
         <v>725.0</v>
-      </c>
-[...32 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:7" outlineLevel="2">
       <c r="A40" s="16">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B40" s="7"/>
-      <c r="C40" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C40" s="10"/>
       <c r="D40" s="9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F40" s="7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G40" s="13">
-        <v>2200.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="41" spans="1:7" outlineLevel="2">
       <c r="A41" s="16">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="10"/>
       <c r="D41" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F41" s="7">
         <v>0</v>
       </c>
       <c r="G41" s="13">
-        <v>2200.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="42" spans="1:7" outlineLevel="2">
       <c r="A42" s="16">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="10"/>
       <c r="D42" s="9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F42" s="7">
         <v>0</v>
       </c>
       <c r="G42" s="13">
-        <v>2200.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="43" spans="1:7" outlineLevel="2">
       <c r="A43" s="16">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="10"/>
       <c r="D43" s="9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F43" s="7">
         <v>0</v>
       </c>
       <c r="G43" s="13">
-        <v>2200.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="44" spans="1:7" outlineLevel="2">
       <c r="A44" s="16">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="10"/>
       <c r="D44" s="9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F44" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G44" s="13">
-        <v>2200.0</v>
+        <v>725.0</v>
       </c>
     </row>
     <row r="45" spans="1:7" outlineLevel="2">
       <c r="A45" s="16">
+        <v>29</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="F45" s="7">
+        <v>0</v>
+      </c>
+      <c r="G45" s="13">
+        <v>725.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" outlineLevel="1">
+      <c r="A46" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="11"/>
+    </row>
+    <row r="47" spans="1:7" outlineLevel="2">
+      <c r="A47" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B45" s="7"/>
-[...10 lines deleted...]
-      <c r="G45" s="13">
+      <c r="D47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G47" s="12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" outlineLevel="2">
+      <c r="A48" s="16">
+        <v>1</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="F48" s="7">
+        <v>1</v>
+      </c>
+      <c r="G48" s="13">
         <v>2200.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7" outlineLevel="2">
-[...14 lines deleted...]
-      <c r="G46" s="13">
+    <row r="49" spans="1:7" outlineLevel="2">
+      <c r="A49" s="16">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="F49" s="7">
+        <v>1</v>
+      </c>
+      <c r="G49" s="13">
         <v>2200.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7" outlineLevel="2">
-[...14 lines deleted...]
-      <c r="G47" s="13">
+    <row r="50" spans="1:7" outlineLevel="2">
+      <c r="A50" s="16">
+        <v>3</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="10"/>
+      <c r="D50" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="F50" s="7">
+        <v>1</v>
+      </c>
+      <c r="G50" s="13">
         <v>2200.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7" outlineLevel="1">
-[...11 lines deleted...]
-      <c r="A49" s="3" t="s">
+    <row r="51" spans="1:7" outlineLevel="2">
+      <c r="A51" s="16">
         <v>4</v>
-      </c>
-[...42 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="10"/>
       <c r="D51" s="9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F51" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G51" s="13">
-        <v>660.0</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" outlineLevel="2">
       <c r="A52" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="10"/>
       <c r="D52" s="9" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F52" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G52" s="13">
-        <v>660.0</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" outlineLevel="2">
       <c r="A53" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="10"/>
       <c r="D53" s="9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F53" s="7">
         <v>0</v>
       </c>
       <c r="G53" s="13">
-        <v>660.0</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" outlineLevel="2">
       <c r="A54" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="10"/>
       <c r="D54" s="9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F54" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G54" s="13">
-        <v>660.0</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" outlineLevel="2">
       <c r="A55" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8"/>
       <c r="D55" s="9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F55" s="7">
         <v>1</v>
       </c>
       <c r="G55" s="13">
+        <v>2200.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" outlineLevel="1">
+      <c r="A56" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="11"/>
+    </row>
+    <row r="57" spans="1:7" outlineLevel="2">
+      <c r="A57" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+      <c r="A58" s="16">
+        <v>1</v>
+      </c>
+      <c r="B58" s="7"/>
+      <c r="C58" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="E58" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="F58" s="7">
+        <v>0</v>
+      </c>
+      <c r="G58" s="13">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+      <c r="A59" s="16">
+        <v>2</v>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="E59" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F59" s="7">
+        <v>0</v>
+      </c>
+      <c r="G59" s="13">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+      <c r="A60" s="16">
+        <v>3</v>
+      </c>
+      <c r="B60" s="7"/>
+      <c r="C60" s="10"/>
+      <c r="D60" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="F60" s="7">
+        <v>0</v>
+      </c>
+      <c r="G60" s="13">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+      <c r="A61" s="16">
+        <v>4</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="F61" s="7">
+        <v>0</v>
+      </c>
+      <c r="G61" s="13">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+      <c r="A62" s="16">
+        <v>5</v>
+      </c>
+      <c r="B62" s="7"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E62" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F62" s="7">
+        <v>0</v>
+      </c>
+      <c r="G62" s="13">
+        <v>660.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" customHeight="1" ht="13" outlineLevel="2">
+      <c r="A63" s="16">
+        <v>6</v>
+      </c>
+      <c r="B63" s="7"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="E63" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="F63" s="7">
+        <v>1</v>
+      </c>
+      <c r="G63" s="13">
         <v>660.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="B8:B14"/>
     <mergeCell ref="C8:C14"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="B17:B23"/>
     <mergeCell ref="C17:C23"/>
-    <mergeCell ref="B24:B30"/>
-[...8 lines deleted...]
-    <mergeCell ref="C50:C55"/>
+    <mergeCell ref="B24:B31"/>
+    <mergeCell ref="C24:C31"/>
+    <mergeCell ref="B32:B38"/>
+    <mergeCell ref="C32:C38"/>
+    <mergeCell ref="B39:B45"/>
+    <mergeCell ref="C39:C45"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="B48:B55"/>
+    <mergeCell ref="C48:C55"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="B58:B63"/>
+    <mergeCell ref="C58:C63"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="E33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="E34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="E35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="E36" r:id="rId_hyperlink_28"/>
     <hyperlink ref="E37" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="E40" r:id="rId_hyperlink_30"/>
-[...12 lines deleted...]
-    <hyperlink ref="E55" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="E38" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="E39" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="E40" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="E41" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="E42" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="E43" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="E44" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="E45" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="E48" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="E49" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="E50" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="E51" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="E52" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="E53" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="E54" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="E55" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="E58" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="E59" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="E60" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="E61" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="E62" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="E63" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>