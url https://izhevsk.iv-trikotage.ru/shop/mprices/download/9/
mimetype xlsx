--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://izhevsk.iv-trikotage.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-27 04:17:19</t>
+    <t>Актуальность прайса на: 2026-09-20 18:49:28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>